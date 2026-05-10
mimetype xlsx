--- v0 (2026-03-11)
+++ v1 (2026-05-10)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Log Book" sheetId="1" r:id="rId4"/>
     <sheet name="Daily Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Section Summary" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
-    <t>Log Book (2026-03-11 → 2026-03-11)</t>
+    <t>Log Book (2026-05-10 → 2026-05-10)</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Material</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Description</t>
   </si>
@@ -72,72 +72,72 @@
   <si>
     <t>System Stock</t>
   </si>
   <si>
     <t>Physical Stock</t>
   </si>
   <si>
     <t>Difference</t>
   </si>
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Reason</t>
   </si>
   <si>
     <t>Issued By</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
-    <t>Daily Summary (2026-03-11 → 2026-03-11)</t>
+    <t>Daily Summary (2026-05-10 → 2026-05-10)</t>
   </si>
   <si>
     <t>Total Checked</t>
   </si>
   <si>
     <t>Matched</t>
   </si>
   <si>
     <t>Issues</t>
   </si>
   <si>
     <t>Open Issues</t>
   </si>
   <si>
     <t>Resolved Issues</t>
   </si>
   <si>
     <t>Accuracy %</t>
   </si>
   <si>
-    <t>Section Summary (2026-03-11 → 2026-03-11)</t>
+    <t>Section Summary (2026-05-10 → 2026-05-10)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>