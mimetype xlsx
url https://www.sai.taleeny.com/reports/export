--- v1 (2026-05-10)
+++ v2 (2026-09-07)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Log Book" sheetId="1" r:id="rId4"/>
     <sheet name="Daily Summary" sheetId="2" r:id="rId5"/>
     <sheet name="Section Summary" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
-    <t>Log Book (2026-05-10 → 2026-05-10)</t>
+    <t>Log Book (2026-09-07 → 2026-09-07)</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Material</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Description</t>
   </si>
@@ -72,72 +72,72 @@
   <si>
     <t>System Stock</t>
   </si>
   <si>
     <t>Physical Stock</t>
   </si>
   <si>
     <t>Difference</t>
   </si>
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Reason</t>
   </si>
   <si>
     <t>Issued By</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
-    <t>Daily Summary (2026-05-10 → 2026-05-10)</t>
+    <t>Daily Summary (2026-09-07 → 2026-09-07)</t>
   </si>
   <si>
     <t>Total Checked</t>
   </si>
   <si>
     <t>Matched</t>
   </si>
   <si>
     <t>Issues</t>
   </si>
   <si>
     <t>Open Issues</t>
   </si>
   <si>
     <t>Resolved Issues</t>
   </si>
   <si>
     <t>Accuracy %</t>
   </si>
   <si>
-    <t>Section Summary (2026-05-10 → 2026-05-10)</t>
+    <t>Section Summary (2026-09-07 → 2026-09-07)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>